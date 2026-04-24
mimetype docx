--- v0 (2025-12-14)
+++ v1 (2026-04-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2097"/>
         <w:gridCol w:w="3713"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A838E4" w:rsidRPr="00154AF6" w14:paraId="71478EB1" w14:textId="77777777" w:rsidTr="00A56AA2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D63F02E" w14:textId="77777777" w:rsidR="00A838E4" w:rsidRPr="00154AF6" w:rsidRDefault="00A838E4">
             <w:pPr>
@@ -544,82 +544,90 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="613A2079" w14:textId="77777777" w:rsidR="00FB723C" w:rsidRPr="00154AF6" w:rsidRDefault="00FB723C"/>
     <w:p w14:paraId="0DFCABAF" w14:textId="77777777" w:rsidR="00A838E4" w:rsidRPr="00154AF6" w:rsidRDefault="00A838E4"/>
     <w:p w14:paraId="3153175E" w14:textId="77777777" w:rsidR="00A35910" w:rsidRPr="00154AF6" w:rsidRDefault="00A35910" w:rsidP="00EC28AB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9354"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A35910" w:rsidRPr="00154AF6" w14:paraId="2A2A1193" w14:textId="77777777" w:rsidTr="003E3C2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9494" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB42CDD" w14:textId="48392443" w:rsidR="00A35910" w:rsidRPr="00154AF6" w:rsidRDefault="00E02359" w:rsidP="00D949D3">
+          <w:p w14:paraId="5BB42CDD" w14:textId="5E2CD1C1" w:rsidR="00A35910" w:rsidRPr="00154AF6" w:rsidRDefault="00E02359" w:rsidP="00D949D3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Betreff" w:colFirst="0" w:colLast="0"/>
             <w:r w:rsidRPr="00154AF6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Anmeldung Altstätter Markt</w:t>
             </w:r>
             <w:r w:rsidR="00B463E2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00E75AB4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00203C46">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="2AF0EE79" w14:textId="77777777" w:rsidR="00D670FF" w:rsidRPr="00154AF6" w:rsidRDefault="00D670FF" w:rsidP="00EC28AB">
       <w:pPr>
         <w:sectPr w:rsidR="00D670FF" w:rsidRPr="00154AF6" w:rsidSect="00912AFA">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1418" w:header="1134" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77F96907" w14:textId="77777777" w:rsidR="00E02359" w:rsidRPr="00154AF6" w:rsidRDefault="00E02359" w:rsidP="00E02359">
       <w:pPr>
         <w:pStyle w:val="ABlock"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -645,106 +653,112 @@
         <w:gridCol w:w="3336"/>
         <w:gridCol w:w="5478"/>
       </w:tblGrid>
       <w:tr w:rsidR="009036F8" w:rsidRPr="00154AF6" w14:paraId="160745F7" w14:textId="77777777" w:rsidTr="009036F8">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="59141021"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="363F1FEA" w14:textId="6646348C" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="00DB056A" w:rsidP="00631CD7">
+              <w:p w14:paraId="363F1FEA" w14:textId="77777777" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="00D949D3" w:rsidP="00631CD7">
                 <w:pPr>
                   <w:pStyle w:val="ABlock"/>
                   <w:spacing w:before="40"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EB81CEA" w14:textId="77777777" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="009036F8" w:rsidP="009036F8">
             <w:pPr>
               <w:pStyle w:val="ABlock"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t>Mai-Markt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E088DD3" w14:textId="083B25CD" w:rsidR="006A2366" w:rsidRDefault="009036F8" w:rsidP="00D949D3">
+          <w:p w14:paraId="3E088DD3" w14:textId="71301A05" w:rsidR="006A2366" w:rsidRDefault="009036F8" w:rsidP="00D949D3">
             <w:pPr>
               <w:pStyle w:val="ABlock"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t xml:space="preserve">Donnerstag, </w:t>
             </w:r>
+            <w:r w:rsidR="001D03BE">
+              <w:t>7</w:t>
+            </w:r>
             <w:r w:rsidR="00E75AB4">
-              <w:t>1. Mai 2025</w:t>
+              <w:t>. Mai 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001D03BE">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="683A0CBB" w14:textId="080835E7" w:rsidR="009036F8" w:rsidRPr="002959E2" w:rsidRDefault="009036F8" w:rsidP="00D949D3">
             <w:pPr>
               <w:pStyle w:val="ABlock"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t>(Waren/Gemüse/Vieh)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009036F8" w:rsidRPr="00154AF6" w14:paraId="767B2F87" w14:textId="77777777" w:rsidTr="009036F8">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1349445516"/>
             <w14:checkbox>
@@ -782,64 +796,73 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C5EA78" w14:textId="77777777" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="009036F8" w:rsidP="009036F8">
             <w:pPr>
               <w:pStyle w:val="ABlock"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t>August-Jahrmarkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C0B20B" w14:textId="00B97FCF" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="009036F8" w:rsidP="00D949D3">
+          <w:p w14:paraId="37C0B20B" w14:textId="498F771A" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="009036F8" w:rsidP="00D949D3">
             <w:pPr>
               <w:pStyle w:val="ABlock"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t xml:space="preserve">Montag, </w:t>
             </w:r>
             <w:r w:rsidR="00E75AB4">
-              <w:t>18. August 2025</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001D03BE">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75AB4">
+              <w:t>. August 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001D03BE">
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00631CD7" w:rsidRPr="00154AF6">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00154AF6">
               <w:t>(Waren/Gemüse/Vieh/Chilbi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009036F8" w:rsidRPr="00154AF6" w14:paraId="72C6342D" w14:textId="77777777" w:rsidTr="009036F8">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1179771184"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
@@ -870,61 +893,70 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BFCD3BC" w14:textId="77777777" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="009036F8" w:rsidP="009036F8">
             <w:pPr>
               <w:pStyle w:val="ABlock"/>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t>Niklaus-Jahrmarkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D53CC01" w14:textId="1B049722" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="009036F8" w:rsidP="00D949D3">
+          <w:p w14:paraId="5D53CC01" w14:textId="1D602633" w:rsidR="009036F8" w:rsidRPr="00154AF6" w:rsidRDefault="009036F8" w:rsidP="00D949D3">
             <w:pPr>
               <w:pStyle w:val="ABlock"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t xml:space="preserve">Donnerstag, </w:t>
             </w:r>
             <w:r w:rsidR="00E75AB4">
-              <w:t>11. Dezember 2025</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001D03BE">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75AB4">
+              <w:t>. Dezember 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001D03BE">
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00631CD7" w:rsidRPr="00154AF6">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00154AF6">
               <w:t>(Waren/Gemüse/Maschinen/Vieh)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009036F8" w:rsidRPr="00154AF6" w14:paraId="2F844B03" w14:textId="77777777" w:rsidTr="009036F8">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1484358379"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
@@ -1882,125 +1914,125 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3023"/>
         <w:gridCol w:w="2102"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1403"/>
         <w:gridCol w:w="1706"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w14:paraId="78B8A2F6" w14:textId="77777777" w:rsidTr="00672C45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9494" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04FCFE69" w14:textId="77777777" w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w:rsidRDefault="00DB056A" w:rsidP="00672C45">
+          <w:p w14:paraId="04FCFE69" w14:textId="77777777" w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w:rsidRDefault="008C0EA8" w:rsidP="00672C45">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="638929619"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00862BB9" w:rsidRPr="00154AF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E4DC5" w:rsidRPr="00154AF6">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ich benötige einen Marktstand (2.70m x 1.10m / Dach 3.60m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D667A" w:rsidRPr="00154AF6" w14:paraId="687DC58D" w14:textId="77777777" w:rsidTr="00912AFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E50A6A2" w14:textId="77777777" w:rsidR="008D667A" w:rsidRPr="00154AF6" w:rsidRDefault="00DB056A" w:rsidP="003F7978">
+          <w:p w14:paraId="5E50A6A2" w14:textId="77777777" w:rsidR="008D667A" w:rsidRPr="00154AF6" w:rsidRDefault="008C0EA8" w:rsidP="003F7978">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-20474926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00862BB9" w:rsidRPr="00154AF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00862BB9" w:rsidRPr="00154AF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D667A" w:rsidRPr="00154AF6">
               <w:t>Ich habe selber einen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57158B03" w14:textId="77777777" w:rsidR="008D667A" w:rsidRPr="00154AF6" w:rsidRDefault="00DB056A" w:rsidP="008E4DC5">
+          <w:p w14:paraId="57158B03" w14:textId="77777777" w:rsidR="008D667A" w:rsidRPr="00154AF6" w:rsidRDefault="008C0EA8" w:rsidP="008E4DC5">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1205219811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00862BB9" w:rsidRPr="00154AF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -2022,51 +2054,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">tand </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7082DD16" w14:textId="77777777" w:rsidR="008D667A" w:rsidRPr="00154AF6" w:rsidRDefault="008E4DC5" w:rsidP="003F7978">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00154AF6">
               <w:t>oder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67687D84" w14:textId="77777777" w:rsidR="008D667A" w:rsidRPr="00154AF6" w:rsidRDefault="00DB056A" w:rsidP="003F7978">
+          <w:p w14:paraId="67687D84" w14:textId="77777777" w:rsidR="008D667A" w:rsidRPr="00154AF6" w:rsidRDefault="008C0EA8" w:rsidP="003F7978">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1674069939"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00862BB9" w:rsidRPr="00154AF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -2149,51 +2181,51 @@
             <w:r w:rsidRPr="00154AF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00154AF6">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00E75AB4">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w14:paraId="64BFB21E" w14:textId="77777777" w:rsidTr="008E4DC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9494" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C109F65" w14:textId="77777777" w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w:rsidRDefault="00DB056A" w:rsidP="003F7978">
+          <w:p w14:paraId="3C109F65" w14:textId="77777777" w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w:rsidRDefault="008C0EA8" w:rsidP="003F7978">
             <w:pPr>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="457683232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00862BB9" w:rsidRPr="00154AF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00862BB9" w:rsidRPr="00154AF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2430,70 +2462,70 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B18FFBE" w14:textId="77777777" w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w:rsidRDefault="008E4DC5" w:rsidP="008D667A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E4DC5" w:rsidRPr="00154AF6" w:rsidSect="00912AFA">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1418" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6108DBFF" w14:textId="77777777" w:rsidR="00F5269E" w:rsidRPr="00154AF6" w:rsidRDefault="00F5269E" w:rsidP="00EC28AB">
       <w:r w:rsidRPr="00154AF6">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="331B958D" w14:textId="77777777" w:rsidR="00F5269E" w:rsidRPr="00154AF6" w:rsidRDefault="00F5269E" w:rsidP="00EC28AB">
       <w:r w:rsidRPr="00154AF6">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2518,51 +2550,51 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4747"/>
       <w:gridCol w:w="4825"/>
     </w:tblGrid>
     <w:tr w:rsidR="00004276" w:rsidRPr="00154AF6" w14:paraId="2E3CEE1D" w14:textId="77777777" w:rsidTr="009A18F0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4747" w:type="dxa"/>
         </w:tcPr>
         <w:bookmarkStart w:id="1" w:name="Fussfreitext" w:colFirst="0" w:colLast="0"/>
@@ -2773,70 +2805,70 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7561385" cy="896815"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5917CD53" w14:textId="77777777" w:rsidR="00F5269E" w:rsidRPr="00154AF6" w:rsidRDefault="00F5269E" w:rsidP="00EC28AB">
       <w:r w:rsidRPr="00154AF6">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="303DF98C" w14:textId="77777777" w:rsidR="00F5269E" w:rsidRPr="00154AF6" w:rsidRDefault="00F5269E" w:rsidP="00EC28AB">
       <w:r w:rsidRPr="00154AF6">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="25DD36D4" w14:textId="77777777" w:rsidR="007F3000" w:rsidRPr="00154AF6" w:rsidRDefault="00154AF6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00154AF6">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="517A1A54" wp14:editId="5450E640">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7561385" cy="1239716"/>
@@ -2876,72 +2908,72 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="009661D7" w:rsidRPr="00154AF6">
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0B8D9733" w14:textId="77777777" w:rsidR="00550980" w:rsidRPr="009661D7" w:rsidRDefault="00550980">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009661D7">
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026A5662"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="801AC76C"/>
     <w:styleLink w:val="AStrich2063cmHngend126cm"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -4001,59 +4033,59 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Date.Format.Long" w:val="18. Oktober 2013"/>
     <w:docVar w:name="Date.Format.Long.dateValue" w:val="41565"/>
     <w:docVar w:name="OawAttachedTemplate" w:val="Memo_externA4hoch.owt"/>
     <w:docVar w:name="OawBuiltInDocProps" w:val="&lt;OawBuiltInDocProps&gt;&lt;default profileUID=&quot;0&quot;&gt;&lt;word&gt;&lt;subject&gt;&lt;/subject&gt;&lt;author&gt;&lt;/author&gt;&lt;manager&gt;&lt;/manager&gt;&lt;company&gt;&lt;/company&gt;&lt;category&gt;&lt;/category&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;contentType&gt;&lt;/contentType&gt;&lt;contentStatus&gt;&lt;/contentStatus&gt;&lt;language&gt;&lt;/language&gt;&lt;documentVersion&gt;&lt;/documentVersion&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;title&gt;&lt;value type=&quot;OawBookmark&quot; name=&quot;Betreff&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/title&gt;&lt;/word&gt;&lt;PDF&gt;&lt;subject&gt;&lt;/subject&gt;&lt;author&gt;&lt;/author&gt;&lt;manager&gt;&lt;/manager&gt;&lt;company&gt;&lt;/company&gt;&lt;category&gt;&lt;/category&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;contentType&gt;&lt;/contentType&gt;&lt;contentStatus&gt;&lt;/contentStatus&gt;&lt;language&gt;&lt;/language&gt;&lt;documentVersion&gt;&lt;/documentVersion&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;title&gt;&lt;value type=&quot;OawBookmark&quot; name=&quot;Betreff&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/title&gt;&lt;/PDF&gt;&lt;/default&gt;&lt;/OawBuiltInDocProps&gt;_x000d_"/>
     <w:docVar w:name="OawCreatedWithOfficeatworkVersion" w:val="4.1 (4.1.1841)"/>
     <w:docVar w:name="OawCreatedWithProjectID" w:val="altstaettench"/>
     <w:docVar w:name="OawCreatedWithProjectVersion" w:val="1"/>
@@ -4106,52 +4138,54 @@
     <w:rsid w:val="0004643A"/>
     <w:rsid w:val="000710EC"/>
     <w:rsid w:val="0009245B"/>
     <w:rsid w:val="000B39A0"/>
     <w:rsid w:val="000B4436"/>
     <w:rsid w:val="000C0595"/>
     <w:rsid w:val="000D1DD2"/>
     <w:rsid w:val="000D4CBA"/>
     <w:rsid w:val="000D5760"/>
     <w:rsid w:val="000D5EFD"/>
     <w:rsid w:val="000D6813"/>
     <w:rsid w:val="000F02FE"/>
     <w:rsid w:val="000F2541"/>
     <w:rsid w:val="000F33AB"/>
     <w:rsid w:val="00101B6A"/>
     <w:rsid w:val="0012038A"/>
     <w:rsid w:val="00125616"/>
     <w:rsid w:val="00140BB9"/>
     <w:rsid w:val="00152C41"/>
     <w:rsid w:val="00154AF6"/>
     <w:rsid w:val="00172F86"/>
     <w:rsid w:val="00174080"/>
     <w:rsid w:val="001857A2"/>
     <w:rsid w:val="001A077F"/>
     <w:rsid w:val="001A23D6"/>
+    <w:rsid w:val="001D03BE"/>
     <w:rsid w:val="001F4A34"/>
     <w:rsid w:val="001F672E"/>
+    <w:rsid w:val="00203C46"/>
     <w:rsid w:val="00206BBA"/>
     <w:rsid w:val="00222706"/>
     <w:rsid w:val="002227AE"/>
     <w:rsid w:val="00245102"/>
     <w:rsid w:val="00255345"/>
     <w:rsid w:val="002944ED"/>
     <w:rsid w:val="002959E2"/>
     <w:rsid w:val="002B1260"/>
     <w:rsid w:val="002B41A6"/>
     <w:rsid w:val="002D190A"/>
     <w:rsid w:val="002D1FE2"/>
     <w:rsid w:val="002D5375"/>
     <w:rsid w:val="002F35E1"/>
     <w:rsid w:val="0030573E"/>
     <w:rsid w:val="00325DB7"/>
     <w:rsid w:val="00330ED6"/>
     <w:rsid w:val="003432DC"/>
     <w:rsid w:val="0035585A"/>
     <w:rsid w:val="00370CC7"/>
     <w:rsid w:val="00374991"/>
     <w:rsid w:val="003909A6"/>
     <w:rsid w:val="003911ED"/>
     <w:rsid w:val="0039250E"/>
     <w:rsid w:val="00393450"/>
     <w:rsid w:val="003B2299"/>
@@ -4218,50 +4252,51 @@
     <w:rsid w:val="0074750A"/>
     <w:rsid w:val="00753CC2"/>
     <w:rsid w:val="00763A71"/>
     <w:rsid w:val="00766151"/>
     <w:rsid w:val="00775A62"/>
     <w:rsid w:val="007957CB"/>
     <w:rsid w:val="007A0ADD"/>
     <w:rsid w:val="007A5A25"/>
     <w:rsid w:val="007B023F"/>
     <w:rsid w:val="007B2C17"/>
     <w:rsid w:val="007C70BE"/>
     <w:rsid w:val="007F3000"/>
     <w:rsid w:val="0080025B"/>
     <w:rsid w:val="00835AE5"/>
     <w:rsid w:val="0085004C"/>
     <w:rsid w:val="00850CBB"/>
     <w:rsid w:val="0086102B"/>
     <w:rsid w:val="00862BB9"/>
     <w:rsid w:val="00880B68"/>
     <w:rsid w:val="00881B12"/>
     <w:rsid w:val="00895966"/>
     <w:rsid w:val="008A44EF"/>
     <w:rsid w:val="008B04D8"/>
     <w:rsid w:val="008B2251"/>
     <w:rsid w:val="008B5CD1"/>
+    <w:rsid w:val="008C0EA8"/>
     <w:rsid w:val="008C6594"/>
     <w:rsid w:val="008D667A"/>
     <w:rsid w:val="008D766E"/>
     <w:rsid w:val="008E4970"/>
     <w:rsid w:val="008E4DC5"/>
     <w:rsid w:val="008F3387"/>
     <w:rsid w:val="00902301"/>
     <w:rsid w:val="009036F8"/>
     <w:rsid w:val="00912AFA"/>
     <w:rsid w:val="009478D4"/>
     <w:rsid w:val="009479AD"/>
     <w:rsid w:val="00956058"/>
     <w:rsid w:val="00963063"/>
     <w:rsid w:val="0096434B"/>
     <w:rsid w:val="009661D7"/>
     <w:rsid w:val="00971555"/>
     <w:rsid w:val="00972FDB"/>
     <w:rsid w:val="009914F5"/>
     <w:rsid w:val="009933B0"/>
     <w:rsid w:val="00995912"/>
     <w:rsid w:val="009A18F0"/>
     <w:rsid w:val="009C27D9"/>
     <w:rsid w:val="009D43DE"/>
     <w:rsid w:val="009D740B"/>
     <w:rsid w:val="009E0C51"/>
@@ -4299,123 +4334,122 @@
     <w:rsid w:val="00BC350D"/>
     <w:rsid w:val="00BE544C"/>
     <w:rsid w:val="00BF3812"/>
     <w:rsid w:val="00C02D46"/>
     <w:rsid w:val="00C06C64"/>
     <w:rsid w:val="00C14B1F"/>
     <w:rsid w:val="00C16946"/>
     <w:rsid w:val="00C210E8"/>
     <w:rsid w:val="00C22A77"/>
     <w:rsid w:val="00C33F89"/>
     <w:rsid w:val="00C360DE"/>
     <w:rsid w:val="00C55CBB"/>
     <w:rsid w:val="00C967AD"/>
     <w:rsid w:val="00CB4E30"/>
     <w:rsid w:val="00CC4815"/>
     <w:rsid w:val="00CC7A14"/>
     <w:rsid w:val="00CD3F9E"/>
     <w:rsid w:val="00CF281A"/>
     <w:rsid w:val="00D10D2B"/>
     <w:rsid w:val="00D16F07"/>
     <w:rsid w:val="00D3178F"/>
     <w:rsid w:val="00D46546"/>
     <w:rsid w:val="00D670FF"/>
     <w:rsid w:val="00D92CED"/>
     <w:rsid w:val="00D949D3"/>
-    <w:rsid w:val="00DB056A"/>
     <w:rsid w:val="00DD03E6"/>
     <w:rsid w:val="00DF38ED"/>
     <w:rsid w:val="00DF6B42"/>
     <w:rsid w:val="00E02359"/>
     <w:rsid w:val="00E1111D"/>
     <w:rsid w:val="00E25570"/>
     <w:rsid w:val="00E313BA"/>
     <w:rsid w:val="00E32D31"/>
     <w:rsid w:val="00E67F82"/>
     <w:rsid w:val="00E72E7B"/>
     <w:rsid w:val="00E748F2"/>
     <w:rsid w:val="00E75AB4"/>
     <w:rsid w:val="00E776EA"/>
     <w:rsid w:val="00E802F0"/>
     <w:rsid w:val="00E92E91"/>
     <w:rsid w:val="00E95FBD"/>
     <w:rsid w:val="00EB1B02"/>
     <w:rsid w:val="00EC28AB"/>
     <w:rsid w:val="00EC6BDC"/>
     <w:rsid w:val="00ED2691"/>
     <w:rsid w:val="00ED7F07"/>
     <w:rsid w:val="00F24081"/>
     <w:rsid w:val="00F35742"/>
     <w:rsid w:val="00F5269E"/>
     <w:rsid w:val="00F775E1"/>
     <w:rsid w:val="00F97C1F"/>
     <w:rsid w:val="00FB35D7"/>
     <w:rsid w:val="00FB723C"/>
     <w:rsid w:val="00FC0CE7"/>
     <w:rsid w:val="00FD28E1"/>
     <w:rsid w:val="00FE0A96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5AFB772D"/>
   <w15:docId w15:val="{F46B837D-4951-4C18-B577-64604B0BC658}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4747,50 +4781,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A838E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0041220F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5311,51 +5346,51 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B72DED"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0063764F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="394088445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buuremaart.ch/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5638,69 +5673,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/Document">eNrtWttu2zYYfhUhQIHtIrYOlmUNmTHXjhGvzuLF6QoEAQJaoiw2FKmS1LzkefoWvehFH2ivMEq25VMiUlkvhsEIgsTm9/0n/vz0E9DfX76eDWiQJZCI7tkl4AKyCaMpZOJxCgV/5jtjNPgNJPDnEzOIXNvpzE4tx5ydtlrQOu2YPjgNQmC7HavlmlF0YvQCgf6U6CHAHJ4YU4hhIGA4pOwqE2km1it7nhA88F06voYBSpGMWJKGCOKQr/4ay/X3o4Fc+QPgDHZt03Is0+pYjuM6ptm226blOWfN5epZs+Dt0pduSgvnSRp9+0zmkFWyyqAmGCDyngQxkJywNHNq6dFHASUlqU+JAIGoZA4glgVmj1epQBuq0dRB2yp4nyYpII9qqylgIlluSSXyBgkMVaAhYlxsb8JLwEsUhhjqIMdAz+I0iyL0lzLADGMda7/SmVbCvTBkkPOpYBAKTfDtaKKJ7CPxqAnV6QcMBdSEr/NCZI7hGBFlIW6kPKQxVQOHQLlJ55cAYXVC6eMNVaFGRDAaZoHOCetjymW+ygQoS4DIlVD20uuqP0pSysRGY7ZpzbUwNndF9EVRvWJzQBAHqxQ1dNU2HbMtldV3fMfyOrbvunV09RKwB/FAkwRxLn1WUveCWyKnAoTC6GHBxbfPspJEIZP7ElUrglXJrZJ8DUQMMp5iIJ4MW4dbim3Xl89G7cBXbEfzrLU0ca4mrq1zZCNKjAuQpYJkSQJZmajpWYbneobnGVb1829tpTcTEOFsc362bdhmpY0tTdhh+ZWsPs3k6VYK5HmypSZdiMiCxgQykIhfQL6TAOY72Qji6jNA5NkjG43vLhaLRg2+jpQPKZVOLD2YrQdz9GDK5rugQTymc/qOptGT3Gg4BGyGNpv9Jl/kb+7eMgSjRv6hEUkEbNiWaTbkANeYo6iyQgceph+qrPNFfdPDjHN18DnqtcGXHl4MvrBeJ/jfM8h0Kn8JE7oszSfJWCfge9JLy6/v5ZkE9jzkSdQ1r9qBwkVRov0kbNes7+WlJDYe1knomM+pZZfeKrchltCdPmq5NV1U7kFhvmykmraHt8oN2A+/boWGt5XV3wlfx3ZuYQxmUDkZXuEcOkVzAkTGlAPpJL2JYQL5AEYgw0IXPpHPWDmTAJ3Jcs2ZYhRqx3M1+ygv3Gp0nmxxVymsc6vt63HyK6pMQJs1AALc/8tJsvj/XucCtkRuuXvxJjm+H/e1YMX6dxm5V7d7+SXXn7k7tmO5piyT32nJcplmnZl7xLMIGb0QYkSApaixvIMTjRLvOFiZNgpH1fM4YrIvJ9t3vZ2hrTq6dxl7WoB4M5B5CsLOZbALlmE2UB5mnfltmJFg9xICgngGc3lDcotR9ShfiskFmsfXkPcpppth+eKnOxpFKIBALCh7uCvRd6uqNoqqNoKc1fBWz/2P6byWz7cfajuU8qrrbUSQQADzTaUVXfCsGtTr8UM16C7bXoO161rKkF3IkCt/pZY5bVfG41ffH/aUQ5pRqNd31ZByz6yjgBwF5CggRwF5rYDYWgIii5pn6Nm+Y/ttx3Y7XquOgPwwhpD9eMCoHXYvE3HR+kfNO2reUfOOmldHPNYNqT0z2aZvWY786ciractx7Dr60XsQGVB1+cEZ0WI93wn1ov2fXKbXBfyPPsaah283NA9erXjuOwkcAzLPwHx9SsqPZ83y1Y1/ADQVHdU=</officeatwork>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED0DEC02-A1FB-40B5-931F-94B3722E427D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3A141FF-1F43-4434-A99B-55FDCF6EF8AB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F7110D-83E5-4469-B31C-6C9702BA4C6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED0DEC02-A1FB-40B5-931F-94B3722E427D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>285</Words>
   <Characters>1797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>